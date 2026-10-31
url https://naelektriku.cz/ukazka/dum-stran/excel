--- v0 (2026-09-11)
+++ v1 (2026-10-31)
@@ -7,51 +7,50 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dům na stráni" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dům na stráni'!$A$6:$K$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Dům na stráni'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Dům na stráni'!$A$1:$K$38</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Dům na stráni · ukázkový přehled</t>
   </si>
   <si>
     <t>Modelová data · 2026-08-01 – 2026-08-31 · https://naelektriku.cz/ukazka</t>
   </si>
   <si>
     <t>Ceny a časy NT se uplatňují podle data platnosti. Přetok výrobny není celková výroba FVE.</t>
   </si>
   <si>
     <t>Orientační náklady včetně DPH. Dodavatel, distribuce i cena sdílení podle platnosti jednotlivých ceníků; rozdělení NT/VT podle uložených rozvrhů.</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
@@ -71,52 +70,52 @@
   </si>
   <si>
     <t>Sdílení NT · kWh</t>
   </si>
   <si>
     <t>Sdílení VT · kWh</t>
   </si>
   <si>
     <t>Odběr po sdílení · kWh</t>
   </si>
   <si>
     <t>Náklady · Kč</t>
   </si>
   <si>
     <t>Úspora · Kč</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="#,##0.000"/>
-    <numFmt numFmtId="165" formatCode="d. m. yyyy"/>
+    <numFmt numFmtId="164" formatCode="d. m. yyyy"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="FF193A4D"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -144,69 +143,90 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF193A4D"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF1F6F5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="3" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="165" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -467,1300 +487,1299 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr filterMode="1">
+  <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane xSplit="2" ySplit="6" activePane="bottomRight" state="frozen" topLeftCell="C7"/>
       <selection pane="bottomRight" activeCell="A36" sqref="A36:K36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="21" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="21" customWidth="true" style="0"/>
     <col min="7" max="7" width="21" customWidth="true" style="0"/>
     <col min="8" max="8" width="21" customWidth="true" style="0"/>
     <col min="9" max="9" width="21" customWidth="true" style="0"/>
     <col min="10" max="10" width="21" customWidth="true" style="0"/>
     <col min="11" max="11" width="21" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="34">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...8 lines deleted...]
-      <c r="K1" s="4"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11" customHeight="1" ht="26">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5"/>
-[...8 lines deleted...]
-      <c r="K2" s="5"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:11" customHeight="1" ht="34">
-      <c r="A3" s="6" t="s">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="6"/>
-[...8 lines deleted...]
-      <c r="K3" s="6"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11" customHeight="1" ht="34">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6"/>
-[...8 lines deleted...]
-      <c r="K4" s="6"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
     </row>
     <row r="6" spans="1:11" customHeight="1" ht="42">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="E6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="F6" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="G6" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="10" t="s">
+      <c r="H6" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="10" t="s">
+      <c r="I6" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="10" t="s">
+      <c r="J6" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="K6" s="10" t="s">
+      <c r="K6" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="24">
-      <c r="A7" s="3">
+      <c r="A7" s="5">
         <v>46235.0</v>
       </c>
-      <c r="B7" s="3">
+      <c r="B7" s="5">
         <v>46235.0</v>
       </c>
-      <c r="C7" s="1">
+      <c r="C7" s="8">
         <v>23.55599999999999</v>
       </c>
-      <c r="D7" s="1">
+      <c r="D7" s="8">
         <v>17.229</v>
       </c>
-      <c r="E7" s="1">
+      <c r="E7" s="8">
         <v>6.327</v>
       </c>
-      <c r="F7" s="1">
+      <c r="F7" s="8">
         <v>2.28</v>
       </c>
-      <c r="G7" s="1">
+      <c r="G7" s="8">
         <v>1.613</v>
       </c>
-      <c r="H7" s="1">
+      <c r="H7" s="8">
         <v>0.667</v>
       </c>
-      <c r="I7" s="1">
+      <c r="I7" s="8">
         <v>21.27599999999999</v>
       </c>
-      <c r="J7" s="2">
+      <c r="J7" s="10">
         <v>102.92310340130001</v>
       </c>
-      <c r="K7" s="2">
+      <c r="K7" s="10">
         <v>6.77617404</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="24">
-      <c r="A8" s="11">
+      <c r="A8" s="12">
         <v>46236.0</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="12">
         <v>46236.0</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="13">
         <v>23.95800000000001</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="13">
         <v>17.53</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="13">
         <v>6.428</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="13">
         <v>5.145</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="13">
         <v>3.636</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="13">
         <v>1.509</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="13">
         <v>18.81300000000001</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="14">
         <v>95.81147341980001</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="14">
         <v>15.292130235</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="24">
-      <c r="A9" s="3">
+      <c r="A9" s="5">
         <v>46237.0</v>
       </c>
-      <c r="B9" s="3">
+      <c r="B9" s="5">
         <v>46237.0</v>
       </c>
-      <c r="C9" s="1">
+      <c r="C9" s="8">
         <v>24.055</v>
       </c>
-      <c r="D9" s="1">
+      <c r="D9" s="8">
         <v>17.155</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9" s="8">
         <v>6.9</v>
       </c>
-      <c r="F9" s="1">
+      <c r="F9" s="8">
         <v>2.532</v>
       </c>
-      <c r="G9" s="1">
+      <c r="G9" s="8">
         <v>1.792</v>
       </c>
-      <c r="H9" s="1">
+      <c r="H9" s="8">
         <v>0.74</v>
       </c>
-      <c r="I9" s="1">
+      <c r="I9" s="8">
         <v>21.523</v>
       </c>
-      <c r="J9" s="2">
+      <c r="J9" s="10">
         <v>104.397551166</v>
       </c>
-      <c r="K9" s="2">
+      <c r="K9" s="10">
         <v>7.524903276</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="24">
-      <c r="A10" s="11">
+      <c r="A10" s="12">
         <v>46238.0</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="12">
         <v>46238.0</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="13">
         <v>24.021000000000004</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="13">
         <v>17.10300000000001</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="13">
         <v>6.918</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="13">
         <v>5.38</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="13">
         <v>3.804</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="13">
         <v>1.576</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="13">
         <v>18.641</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="14">
         <v>95.84211471700002</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="14">
         <v>15.99002734</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="24">
-      <c r="A11" s="3">
+      <c r="A11" s="5">
         <v>46239.0</v>
       </c>
-      <c r="B11" s="3">
+      <c r="B11" s="5">
         <v>46239.0</v>
       </c>
-      <c r="C11" s="1">
+      <c r="C11" s="8">
         <v>24.351</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D11" s="8">
         <v>17.736</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E11" s="8">
         <v>6.615</v>
       </c>
-      <c r="F11" s="1">
+      <c r="F11" s="8">
         <v>2.778</v>
       </c>
-      <c r="G11" s="1">
+      <c r="G11" s="8">
         <v>1.972</v>
       </c>
-      <c r="H11" s="1">
+      <c r="H11" s="8">
         <v>0.806</v>
       </c>
-      <c r="I11" s="1">
+      <c r="I11" s="8">
         <v>21.573</v>
       </c>
-      <c r="J11" s="2">
+      <c r="J11" s="10">
         <v>104.31690574490001</v>
       </c>
-      <c r="K11" s="2">
+      <c r="K11" s="10">
         <v>8.25422705400001</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="24">
-      <c r="A12" s="11">
+      <c r="A12" s="12">
         <v>46240.0</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="12">
         <v>46240.0</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="13">
         <v>24.45000000000001</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="13">
         <v>17.63600000000001</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="13">
         <v>6.814</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="13">
         <v>5.625</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="13">
         <v>3.978</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="13">
         <v>1.647</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="13">
         <v>18.82500000000001</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="14">
         <v>96.38572485880003</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="14">
         <v>16.717966875</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="24">
-      <c r="A13" s="3">
+      <c r="A13" s="5">
         <v>46241.0</v>
       </c>
-      <c r="B13" s="3">
+      <c r="B13" s="5">
         <v>46241.0</v>
       </c>
-      <c r="C13" s="1">
+      <c r="C13" s="8">
         <v>24.299</v>
       </c>
-      <c r="D13" s="1">
+      <c r="D13" s="8">
         <v>17.466</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E13" s="8">
         <v>6.833</v>
       </c>
-      <c r="F13" s="1">
+      <c r="F13" s="8">
         <v>3.027</v>
       </c>
-      <c r="G13" s="1">
+      <c r="G13" s="8">
         <v>2.151</v>
       </c>
-      <c r="H13" s="1">
+      <c r="H13" s="8">
         <v>0.876</v>
       </c>
-      <c r="I13" s="1">
+      <c r="I13" s="8">
         <v>21.272</v>
       </c>
-      <c r="J13" s="2">
+      <c r="J13" s="10">
         <v>103.64384730169999</v>
       </c>
-      <c r="K13" s="2">
+      <c r="K13" s="10">
         <v>8.99340356100001</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="24">
-      <c r="A14" s="11">
+      <c r="A14" s="12">
         <v>46242.0</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="12">
         <v>46242.0</v>
       </c>
-      <c r="C14" s="12">
+      <c r="C14" s="13">
         <v>24.453</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="13">
         <v>17.927</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="13">
         <v>6.526</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="13">
         <v>5.88</v>
       </c>
-      <c r="G14" s="12">
+      <c r="G14" s="13">
         <v>4.166</v>
       </c>
-      <c r="H14" s="12">
+      <c r="H14" s="13">
         <v>1.714</v>
       </c>
-      <c r="I14" s="12">
+      <c r="I14" s="13">
         <v>18.573</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="14">
         <v>95.33099037939999</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="14">
         <v>17.47354883999999</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="24">
-      <c r="A15" s="3">
+      <c r="A15" s="5">
         <v>46243.0</v>
       </c>
-      <c r="B15" s="3">
+      <c r="B15" s="5">
         <v>46243.0</v>
       </c>
-      <c r="C15" s="1">
+      <c r="C15" s="8">
         <v>24.508</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D15" s="8">
         <v>17.778</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E15" s="8">
         <v>6.73</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F15" s="8">
         <v>3.279</v>
       </c>
-      <c r="G15" s="1">
+      <c r="G15" s="8">
         <v>2.336</v>
       </c>
-      <c r="H15" s="1">
+      <c r="H15" s="8">
         <v>0.943</v>
       </c>
-      <c r="I15" s="1">
+      <c r="I15" s="8">
         <v>21.229</v>
       </c>
-      <c r="J15" s="2">
+      <c r="J15" s="10">
         <v>103.46027360119999</v>
       </c>
-      <c r="K15" s="2">
+      <c r="K15" s="10">
         <v>9.74033279700002</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="24">
-      <c r="A16" s="11">
+      <c r="A16" s="12">
         <v>46244.0</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="12">
         <v>46244.0</v>
       </c>
-      <c r="C16" s="12">
+      <c r="C16" s="13">
         <v>24.32</v>
       </c>
-      <c r="D16" s="12">
+      <c r="D16" s="13">
         <v>17.573</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="13">
         <v>6.747</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="13">
         <v>6.121</v>
       </c>
-      <c r="G16" s="12">
+      <c r="G16" s="13">
         <v>4.337</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="13">
         <v>1.784</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="13">
         <v>18.199</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="14">
         <v>94.42308378989999</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="14">
         <v>18.189651403</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="24">
-      <c r="A17" s="3">
+      <c r="A17" s="5">
         <v>46245.0</v>
       </c>
-      <c r="B17" s="3">
+      <c r="B17" s="5">
         <v>46245.0</v>
       </c>
-      <c r="C17" s="1">
+      <c r="C17" s="8">
         <v>24.61299999999999</v>
       </c>
-      <c r="D17" s="1">
+      <c r="D17" s="8">
         <v>18.16899999999999</v>
       </c>
-      <c r="E17" s="1">
+      <c r="E17" s="8">
         <v>6.444</v>
       </c>
-      <c r="F17" s="1">
+      <c r="F17" s="8">
         <v>3.537</v>
       </c>
-      <c r="G17" s="1">
+      <c r="G17" s="8">
         <v>2.523</v>
       </c>
-      <c r="H17" s="1">
+      <c r="H17" s="8">
         <v>1.014</v>
       </c>
-      <c r="I17" s="1">
+      <c r="I17" s="8">
         <v>21.075999999999993</v>
       </c>
-      <c r="J17" s="2">
+      <c r="J17" s="10">
         <v>102.72667272299998</v>
       </c>
-      <c r="K17" s="2">
+      <c r="K17" s="10">
         <v>10.505767491</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="24">
-      <c r="A18" s="11">
+      <c r="A18" s="12">
         <v>46246.0</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="12">
         <v>46246.0</v>
       </c>
-      <c r="C18" s="12">
+      <c r="C18" s="13">
         <v>24.84499999999999</v>
       </c>
-      <c r="D18" s="12">
+      <c r="D18" s="13">
         <v>18.2</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="13">
         <v>6.645</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="13">
         <v>6.339</v>
       </c>
-      <c r="G18" s="12">
+      <c r="G18" s="13">
         <v>4.484</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="13">
         <v>1.855</v>
       </c>
-      <c r="I18" s="12">
+      <c r="I18" s="13">
         <v>18.50599999999999</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="14">
         <v>95.35621119249998</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="14">
         <v>18.839716377</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="24">
-      <c r="A19" s="3">
+      <c r="A19" s="5">
         <v>46247.0</v>
       </c>
-      <c r="B19" s="3">
+      <c r="B19" s="5">
         <v>46247.0</v>
       </c>
-      <c r="C19" s="1">
+      <c r="C19" s="8">
         <v>24.96699999999999</v>
       </c>
-      <c r="D19" s="1">
+      <c r="D19" s="8">
         <v>17.889</v>
       </c>
-      <c r="E19" s="1">
+      <c r="E19" s="8">
         <v>7.078</v>
       </c>
-      <c r="F19" s="1">
+      <c r="F19" s="8">
         <v>3.796</v>
       </c>
-      <c r="G19" s="1">
+      <c r="G19" s="8">
         <v>2.712</v>
       </c>
-      <c r="H19" s="1">
+      <c r="H19" s="8">
         <v>1.084</v>
       </c>
-      <c r="I19" s="1">
+      <c r="I19" s="8">
         <v>21.17099999999999</v>
       </c>
-      <c r="J19" s="2">
+      <c r="J19" s="10">
         <v>103.7797704274</v>
       </c>
-      <c r="K19" s="2">
+      <c r="K19" s="10">
         <v>11.27378642799999</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="24">
-      <c r="A20" s="11">
+      <c r="A20" s="12">
         <v>46248.0</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="12">
         <v>46248.0</v>
       </c>
-      <c r="C20" s="12">
+      <c r="C20" s="13">
         <v>25.137</v>
       </c>
-      <c r="D20" s="12">
+      <c r="D20" s="13">
         <v>18.265</v>
       </c>
-      <c r="E20" s="12">
+      <c r="E20" s="13">
         <v>6.872</v>
       </c>
-      <c r="F20" s="12">
+      <c r="F20" s="13">
         <v>6.537</v>
       </c>
-      <c r="G20" s="12">
+      <c r="G20" s="13">
         <v>4.616</v>
       </c>
-      <c r="H20" s="12">
+      <c r="H20" s="13">
         <v>1.921</v>
       </c>
-      <c r="I20" s="12">
+      <c r="I20" s="13">
         <v>18.6</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J20" s="14">
         <v>95.95013471219998</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="14">
         <v>19.430596491</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="24">
-      <c r="A21" s="3">
+      <c r="A21" s="5">
         <v>46249.0</v>
       </c>
-      <c r="B21" s="3">
+      <c r="B21" s="5">
         <v>46249.0</v>
       </c>
-      <c r="C21" s="1">
+      <c r="C21" s="8">
         <v>25.423</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D21" s="8">
         <v>18.444</v>
       </c>
-      <c r="E21" s="1">
+      <c r="E21" s="8">
         <v>6.979</v>
       </c>
-      <c r="F21" s="1">
+      <c r="F21" s="8">
         <v>4.054000000000001</v>
       </c>
-      <c r="G21" s="1">
+      <c r="G21" s="8">
         <v>2.903</v>
       </c>
-      <c r="H21" s="1">
+      <c r="H21" s="8">
         <v>1.151</v>
       </c>
-      <c r="I21" s="1">
+      <c r="I21" s="8">
         <v>21.369</v>
       </c>
-      <c r="J21" s="2">
+      <c r="J21" s="10">
         <v>104.3794932805</v>
       </c>
-      <c r="K21" s="2">
+      <c r="K21" s="10">
         <v>12.038021122000018</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="24">
-      <c r="A22" s="11">
+      <c r="A22" s="12">
         <v>46250.0</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="12">
         <v>46250.0</v>
       </c>
-      <c r="C22" s="12">
+      <c r="C22" s="13">
         <v>25.422</v>
       </c>
-      <c r="D22" s="12">
+      <c r="D22" s="13">
         <v>18.366</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="13">
         <v>7.055999999999999</v>
       </c>
-      <c r="F22" s="12">
+      <c r="F22" s="13">
         <v>6.768</v>
       </c>
-      <c r="G22" s="12">
+      <c r="G22" s="13">
         <v>4.777</v>
       </c>
-      <c r="H22" s="12">
+      <c r="H22" s="13">
         <v>1.991</v>
       </c>
-      <c r="I22" s="12">
+      <c r="I22" s="13">
         <v>18.654</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="14">
         <v>96.37900145599998</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="14">
         <v>20.117856624</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="24">
-      <c r="A23" s="3">
+      <c r="A23" s="5">
         <v>46251.0</v>
       </c>
-      <c r="B23" s="3">
+      <c r="B23" s="5">
         <v>46251.0</v>
       </c>
-      <c r="C23" s="1">
+      <c r="C23" s="8">
         <v>25.47700000000001</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D23" s="8">
         <v>18.686</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E23" s="8">
         <v>6.791</v>
       </c>
-      <c r="F23" s="1">
+      <c r="F23" s="8">
         <v>4.319</v>
       </c>
-      <c r="G23" s="1">
+      <c r="G23" s="8">
         <v>3.099</v>
       </c>
-      <c r="H23" s="1">
+      <c r="H23" s="8">
         <v>1.22</v>
       </c>
-      <c r="I23" s="1">
+      <c r="I23" s="8">
         <v>21.15800000000001</v>
       </c>
-      <c r="J23" s="2">
+      <c r="J23" s="10">
         <v>103.5669678995</v>
       </c>
-      <c r="K23" s="2">
+      <c r="K23" s="10">
         <v>12.82304551700001</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="24">
-      <c r="A24" s="11">
+      <c r="A24" s="12">
         <v>46252.0</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="12">
         <v>46252.0</v>
       </c>
-      <c r="C24" s="12">
+      <c r="C24" s="13">
         <v>25.596</v>
       </c>
-      <c r="D24" s="12">
+      <c r="D24" s="13">
         <v>18.69599999999999</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="13">
         <v>6.9</v>
       </c>
-      <c r="F24" s="12">
+      <c r="F24" s="13">
         <v>7.015</v>
       </c>
-      <c r="G24" s="12">
+      <c r="G24" s="13">
         <v>4.952</v>
       </c>
-      <c r="H24" s="12">
+      <c r="H24" s="13">
         <v>2.063</v>
       </c>
-      <c r="I24" s="12">
+      <c r="I24" s="13">
         <v>18.581</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="14">
         <v>96.038678871399981</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="14">
         <v>20.85186464500001</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="24">
-      <c r="A25" s="3">
+      <c r="A25" s="5">
         <v>46253.0</v>
       </c>
-      <c r="B25" s="3">
+      <c r="B25" s="5">
         <v>46253.0</v>
       </c>
-      <c r="C25" s="1">
+      <c r="C25" s="8">
         <v>25.548</v>
       </c>
-      <c r="D25" s="1">
+      <c r="D25" s="8">
         <v>18.57</v>
       </c>
-      <c r="E25" s="1">
+      <c r="E25" s="8">
         <v>6.978</v>
       </c>
-      <c r="F25" s="1">
+      <c r="F25" s="8">
         <v>4.582</v>
       </c>
-      <c r="G25" s="1">
+      <c r="G25" s="8">
         <v>3.294</v>
       </c>
-      <c r="H25" s="1">
+      <c r="H25" s="8">
         <v>1.288</v>
       </c>
-      <c r="I25" s="1">
+      <c r="I25" s="8">
         <v>20.966</v>
       </c>
-      <c r="J25" s="2">
+      <c r="J25" s="10">
         <v>103.21743296979999</v>
       </c>
-      <c r="K25" s="2">
+      <c r="K25" s="10">
         <v>13.602001426</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="24">
-      <c r="A26" s="11">
+      <c r="A26" s="12">
         <v>46254.0</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="12">
         <v>46254.0</v>
       </c>
-      <c r="C26" s="12">
+      <c r="C26" s="13">
         <v>25.549</v>
       </c>
-      <c r="D26" s="12">
+      <c r="D26" s="13">
         <v>18.837</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="13">
         <v>6.712</v>
       </c>
-      <c r="F26" s="12">
+      <c r="F26" s="13">
         <v>7.247</v>
       </c>
-      <c r="G26" s="12">
+      <c r="G26" s="13">
         <v>5.118</v>
       </c>
-      <c r="H26" s="12">
+      <c r="H26" s="13">
         <v>2.129</v>
       </c>
-      <c r="I26" s="12">
+      <c r="I26" s="13">
         <v>18.302</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="14">
         <v>94.99661573100001</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="14">
         <v>21.54080902099999</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="24">
-      <c r="A27" s="3">
+      <c r="A27" s="5">
         <v>46255.0</v>
       </c>
-      <c r="B27" s="3">
+      <c r="B27" s="5">
         <v>46255.0</v>
       </c>
-      <c r="C27" s="1">
+      <c r="C27" s="8">
         <v>25.80599999999999</v>
       </c>
-      <c r="D27" s="1">
+      <c r="D27" s="8">
         <v>18.985</v>
       </c>
-      <c r="E27" s="1">
+      <c r="E27" s="8">
         <v>6.821</v>
       </c>
-      <c r="F27" s="1">
+      <c r="F27" s="8">
         <v>4.854</v>
       </c>
-      <c r="G27" s="1">
+      <c r="G27" s="8">
         <v>3.497</v>
       </c>
-      <c r="H27" s="1">
+      <c r="H27" s="8">
         <v>1.357</v>
       </c>
-      <c r="I27" s="1">
+      <c r="I27" s="8">
         <v>20.95199999999999</v>
       </c>
-      <c r="J27" s="2">
+      <c r="J27" s="10">
         <v>103.075642829099976</v>
       </c>
-      <c r="K27" s="2">
+      <c r="K27" s="10">
         <v>14.407215522</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="24">
-      <c r="A28" s="11">
+      <c r="A28" s="12">
         <v>46256.0</v>
       </c>
-      <c r="B28" s="11">
+      <c r="B28" s="12">
         <v>46256.0</v>
       </c>
-      <c r="C28" s="12">
+      <c r="C28" s="13">
         <v>25.931</v>
       </c>
-      <c r="D28" s="12">
+      <c r="D28" s="13">
         <v>19.031000000000002</v>
       </c>
-      <c r="E28" s="12">
+      <c r="E28" s="13">
         <v>6.9</v>
       </c>
-      <c r="F28" s="12">
+      <c r="F28" s="13">
         <v>7.422</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G28" s="13">
         <v>5.221</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="13">
         <v>2.201</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="13">
         <v>18.509</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="14">
         <v>95.90341133439999</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="14">
         <v>22.067151546000019</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="24">
-      <c r="A29" s="3">
+      <c r="A29" s="5">
         <v>46257.0</v>
       </c>
-      <c r="B29" s="3">
+      <c r="B29" s="5">
         <v>46257.0</v>
       </c>
-      <c r="C29" s="1">
+      <c r="C29" s="8">
         <v>26.076999999999998</v>
       </c>
-      <c r="D29" s="1">
+      <c r="D29" s="8">
         <v>19.02</v>
       </c>
-      <c r="E29" s="1">
+      <c r="E29" s="8">
         <v>7.057</v>
       </c>
-      <c r="F29" s="1">
+      <c r="F29" s="8">
         <v>5.126</v>
       </c>
-      <c r="G29" s="1">
+      <c r="G29" s="8">
         <v>3.699</v>
       </c>
-      <c r="H29" s="1">
+      <c r="H29" s="8">
         <v>1.427</v>
       </c>
-      <c r="I29" s="1">
+      <c r="I29" s="8">
         <v>20.951</v>
       </c>
-      <c r="J29" s="2">
+      <c r="J29" s="10">
         <v>103.3968804207</v>
       </c>
-      <c r="K29" s="2">
+      <c r="K29" s="10">
         <v>15.212729618</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="24">
-      <c r="A30" s="11">
+      <c r="A30" s="12">
         <v>46258.0</v>
       </c>
-      <c r="B30" s="11">
+      <c r="B30" s="12">
         <v>46258.0</v>
       </c>
-      <c r="C30" s="12">
+      <c r="C30" s="13">
         <v>26.384</v>
       </c>
-      <c r="D30" s="12">
+      <c r="D30" s="13">
         <v>19.348</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="13">
         <v>7.036</v>
       </c>
-      <c r="F30" s="12">
+      <c r="F30" s="13">
         <v>7.587</v>
       </c>
-      <c r="G30" s="12">
+      <c r="G30" s="13">
         <v>5.32</v>
       </c>
-      <c r="H30" s="12">
+      <c r="H30" s="13">
         <v>2.267</v>
       </c>
-      <c r="I30" s="12">
+      <c r="I30" s="13">
         <v>18.797</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J30" s="14">
         <v>97.013989045800002</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="14">
         <v>22.56285164100001</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="24">
-      <c r="A31" s="3">
+      <c r="A31" s="5">
         <v>46259.0</v>
       </c>
-      <c r="B31" s="3">
+      <c r="B31" s="5">
         <v>46259.0</v>
       </c>
-      <c r="C31" s="1">
+      <c r="C31" s="8">
         <v>26.516</v>
       </c>
-      <c r="D31" s="1">
+      <c r="D31" s="8">
         <v>19.265</v>
       </c>
-      <c r="E31" s="1">
+      <c r="E31" s="8">
         <v>7.251</v>
       </c>
-      <c r="F31" s="1">
+      <c r="F31" s="8">
         <v>5.398</v>
       </c>
-      <c r="G31" s="1">
+      <c r="G31" s="8">
         <v>3.904</v>
       </c>
-      <c r="H31" s="1">
+      <c r="H31" s="8">
         <v>1.494</v>
       </c>
-      <c r="I31" s="1">
+      <c r="I31" s="8">
         <v>21.118</v>
       </c>
-      <c r="J31" s="2">
+      <c r="J31" s="10">
         <v>104.21560278210001</v>
       </c>
-      <c r="K31" s="2">
+      <c r="K31" s="10">
         <v>16.01734371400002</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="24">
-      <c r="A32" s="11">
+      <c r="A32" s="12">
         <v>46260.0</v>
       </c>
-      <c r="B32" s="11">
+      <c r="B32" s="12">
         <v>46260.0</v>
       </c>
-      <c r="C32" s="12">
+      <c r="C32" s="13">
         <v>26.58700000000001</v>
       </c>
-      <c r="D32" s="12">
+      <c r="D32" s="13">
         <v>19.31</v>
       </c>
-      <c r="E32" s="12">
+      <c r="E32" s="13">
         <v>7.277</v>
       </c>
-      <c r="F32" s="12">
+      <c r="F32" s="13">
         <v>2.612</v>
       </c>
-      <c r="G32" s="12">
+      <c r="G32" s="13">
         <v>1.892</v>
       </c>
-      <c r="H32" s="12">
+      <c r="H32" s="13">
         <v>0.72</v>
       </c>
-      <c r="I32" s="12">
+      <c r="I32" s="13">
         <v>23.97500000000001</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J32" s="14">
         <v>112.7400833807</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="14">
         <v>7.74964271600001</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="24">
-      <c r="A33" s="3">
+      <c r="A33" s="5">
         <v>46261.0</v>
       </c>
-      <c r="B33" s="3">
+      <c r="B33" s="5">
         <v>46261.0</v>
       </c>
-      <c r="C33" s="1">
+      <c r="C33" s="8">
         <v>26.785</v>
       </c>
-      <c r="D33" s="1">
+      <c r="D33" s="8">
         <v>19.826</v>
       </c>
-      <c r="E33" s="1">
+      <c r="E33" s="8">
         <v>6.959</v>
       </c>
-      <c r="F33" s="1">
+      <c r="F33" s="8">
         <v>5.669</v>
       </c>
-      <c r="G33" s="1">
+      <c r="G33" s="8">
         <v>4.106</v>
       </c>
-      <c r="H33" s="1">
+      <c r="H33" s="8">
         <v>1.563</v>
       </c>
-      <c r="I33" s="1">
+      <c r="I33" s="8">
         <v>21.11599999999999</v>
       </c>
-      <c r="J33" s="2">
+      <c r="J33" s="10">
         <v>103.96739880230001</v>
       </c>
-      <c r="K33" s="2">
+      <c r="K33" s="10">
         <v>16.819673567</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="24">
-      <c r="A34" s="11">
+      <c r="A34" s="12">
         <v>46262.0</v>
       </c>
-      <c r="B34" s="11">
+      <c r="B34" s="12">
         <v>46262.0</v>
       </c>
-      <c r="C34" s="12">
+      <c r="C34" s="13">
         <v>26.93100000000001</v>
       </c>
-      <c r="D34" s="12">
+      <c r="D34" s="13">
         <v>19.75200000000001</v>
       </c>
-      <c r="E34" s="12">
+      <c r="E34" s="13">
         <v>7.179</v>
       </c>
-      <c r="F34" s="12">
+      <c r="F34" s="13">
         <v>2.876</v>
       </c>
-      <c r="G34" s="12">
+      <c r="G34" s="13">
         <v>2.085</v>
       </c>
-      <c r="H34" s="12">
+      <c r="H34" s="13">
         <v>0.791</v>
       </c>
-      <c r="I34" s="12">
+      <c r="I34" s="13">
         <v>24.055000000000007</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="14">
         <v>112.96129198170001</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="14">
         <v>8.53238286800001</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="24">
-      <c r="A35" s="3">
+      <c r="A35" s="5">
         <v>46263.0</v>
       </c>
-      <c r="B35" s="3">
+      <c r="B35" s="5">
         <v>46263.0</v>
       </c>
-      <c r="C35" s="1">
+      <c r="C35" s="8">
         <v>26.77099999999999</v>
       </c>
-      <c r="D35" s="1">
+      <c r="D35" s="8">
         <v>19.568</v>
       </c>
-      <c r="E35" s="1">
+      <c r="E35" s="8">
         <v>7.203</v>
       </c>
-      <c r="F35" s="1">
+      <c r="F35" s="8">
         <v>5.949</v>
       </c>
-      <c r="G35" s="1">
+      <c r="G35" s="8">
         <v>4.316</v>
       </c>
-      <c r="H35" s="1">
+      <c r="H35" s="8">
         <v>1.633</v>
       </c>
-      <c r="I35" s="1">
+      <c r="I35" s="8">
         <v>20.82199999999999</v>
       </c>
-      <c r="J35" s="2">
+      <c r="J35" s="10">
         <v>103.3553184595</v>
       </c>
-      <c r="K35" s="2">
+      <c r="K35" s="10">
         <v>17.64826160700001</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="24">
-      <c r="A36" s="11">
+      <c r="A36" s="12">
         <v>46264.0</v>
       </c>
-      <c r="B36" s="11">
+      <c r="B36" s="12">
         <v>46264.0</v>
       </c>
-      <c r="C36" s="12">
+      <c r="C36" s="13">
         <v>26.97300000000001</v>
       </c>
-      <c r="D36" s="12">
+      <c r="D36" s="13">
         <v>20.088000000000001</v>
       </c>
-      <c r="E36" s="12">
+      <c r="E36" s="13">
         <v>6.885</v>
       </c>
-      <c r="F36" s="12">
+      <c r="F36" s="13">
         <v>3.133</v>
       </c>
-      <c r="G36" s="12">
+      <c r="G36" s="13">
         <v>2.274</v>
       </c>
-      <c r="H36" s="12">
+      <c r="H36" s="13">
         <v>0.859</v>
       </c>
-      <c r="I36" s="12">
+      <c r="I36" s="13">
         <v>23.84000000000001</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J36" s="14">
         <v>112.0197887737</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="14">
         <v>9.29403331900001</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="24">
-      <c r="A37" s="3">
+      <c r="A37" s="5">
         <v>46265.0</v>
       </c>
-      <c r="B37" s="3">
+      <c r="B37" s="5">
         <v>46265.0</v>
       </c>
-      <c r="C37" s="1">
+      <c r="C37" s="8">
         <v>27.050999999999998</v>
       </c>
-      <c r="D37" s="1">
+      <c r="D37" s="8">
         <v>19.944</v>
       </c>
-      <c r="E37" s="1">
+      <c r="E37" s="8">
         <v>7.107</v>
       </c>
-      <c r="F37" s="1">
+      <c r="F37" s="8">
         <v>6.217</v>
       </c>
-      <c r="G37" s="1">
+      <c r="G37" s="8">
         <v>4.517</v>
       </c>
-      <c r="H37" s="1">
+      <c r="H37" s="8">
         <v>1.7</v>
       </c>
-      <c r="I37" s="1">
+      <c r="I37" s="8">
         <v>20.834</v>
       </c>
-      <c r="J37" s="2">
+      <c r="J37" s="10">
         <v>103.36200264429999</v>
       </c>
-      <c r="K37" s="2">
+      <c r="K37" s="10">
         <v>18.44133873100002</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="28">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="7"/>
-      <c r="C38" s="8">
+      <c r="B38" s="6"/>
+      <c r="C38" s="9">
         <f>SUM(C7:C37)</f>
         <v>786.36000000000001</v>
       </c>
-      <c r="D38" s="8">
+      <c r="D38" s="9">
         <f>SUM(D7:D37)</f>
         <v>573.39199999999983</v>
       </c>
-      <c r="E38" s="8">
+      <c r="E38" s="9">
         <f>SUM(E7:E37)</f>
         <v>212.96799999999999</v>
       </c>
-      <c r="F38" s="8">
+      <c r="F38" s="9">
         <f>SUM(F7:F37)</f>
         <v>153.084000000000032</v>
       </c>
-      <c r="G38" s="8">
+      <c r="G38" s="9">
         <f>SUM(G7:G37)</f>
         <v>109.093999999999994</v>
       </c>
-      <c r="H38" s="8">
+      <c r="H38" s="9">
         <f>SUM(H7:H37)</f>
         <v>43.99000000000001</v>
       </c>
-      <c r="I38" s="8">
+      <c r="I38" s="9">
         <f>SUM(I7:I37)</f>
         <v>633.27599999999995</v>
       </c>
-      <c r="J38" s="9">
+      <c r="J38" s="11">
         <f>SUM(J7:J37)</f>
         <v>3144.93745809760048</v>
       </c>
-      <c r="K38" s="9">
+      <c r="K38" s="11">
         <f>SUM(K7:K37)</f>
         <v>454.72845541200024</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A6:K37"/>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A38:B38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>