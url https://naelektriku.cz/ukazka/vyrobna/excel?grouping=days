--- v0 (2026-09-11)
+++ v1 (2026-10-31)
@@ -7,98 +7,97 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Výrobna" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Výrobna'!$A$6:$E$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Výrobna'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Výrobna'!$A$1:$E$38</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Výrobna · ukázkový přehled</t>
   </si>
   <si>
     <t>Modelová data · 2026-08-01 – 2026-08-31 · https://naelektriku.cz/ukazka</t>
   </si>
   <si>
     <t>Ceny a časy NT se uplatňují podle data platnosti. Přetok výrobny není celková výroba FVE.</t>
   </si>
   <si>
     <t>Obchod pouze VT a dva domy s NT i VT. Souhrn spotřeby zahrnuje odběratele, přetoky jsou na listu výrobny.</t>
   </si>
   <si>
     <t>Od</t>
   </si>
   <si>
     <t>Do</t>
   </si>
   <si>
     <t>Přetok před sdílením · kWh</t>
   </si>
   <si>
     <t>Předáno do sdílení · kWh</t>
   </si>
   <si>
     <t>Přetok po sdílení · kWh</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="#,##0.000"/>
-    <numFmt numFmtId="165" formatCode="d. m. yyyy"/>
+    <numFmt numFmtId="164" formatCode="d. m. yyyy"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="FF193A4D"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -126,66 +125,81 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF193A4D"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF1F6F5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="165" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="3" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -446,670 +460,669 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr filterMode="1">
+  <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane xSplit="2" ySplit="6" activePane="bottomRight" state="frozen" topLeftCell="C7"/>
       <selection pane="bottomRight" activeCell="A36" sqref="A36:E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="21" customWidth="true" style="0"/>
     <col min="4" max="4" width="21" customWidth="true" style="0"/>
     <col min="5" max="5" width="21" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="34">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
-[...2 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="26">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...2 lines deleted...]
-      <c r="E2" s="4"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="34">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5"/>
-[...2 lines deleted...]
-      <c r="E3" s="5"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:5" customHeight="1" ht="34">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5"/>
-[...2 lines deleted...]
-      <c r="E4" s="5"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
     </row>
     <row r="6" spans="1:5" customHeight="1" ht="42">
-      <c r="A6" s="8" t="s">
+      <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="8" t="s">
+      <c r="E6" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5" customHeight="1" ht="24">
-      <c r="A7" s="2">
+      <c r="A7" s="5">
         <v>46235.0</v>
       </c>
-      <c r="B7" s="2">
+      <c r="B7" s="5">
         <v>46235.0</v>
       </c>
-      <c r="C7" s="1">
+      <c r="C7" s="8">
         <v>11.371</v>
       </c>
-      <c r="D7" s="1">
+      <c r="D7" s="8">
         <v>11.371</v>
       </c>
-      <c r="E7" s="1">
+      <c r="E7" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:5" customHeight="1" ht="24">
-      <c r="A8" s="9">
+      <c r="A8" s="10">
         <v>46236.0</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="10">
         <v>46236.0</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="11">
         <v>25.353</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="11">
         <v>25.264</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="11">
         <v>0.089</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="24">
-      <c r="A9" s="2">
+      <c r="A9" s="5">
         <v>46237.0</v>
       </c>
-      <c r="B9" s="2">
+      <c r="B9" s="5">
         <v>46237.0</v>
       </c>
-      <c r="C9" s="1">
+      <c r="C9" s="8">
         <v>12.466</v>
       </c>
-      <c r="D9" s="1">
+      <c r="D9" s="8">
         <v>12.466</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="1" ht="24">
-      <c r="A10" s="9">
+      <c r="A10" s="10">
         <v>46238.0</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="10">
         <v>46238.0</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="11">
         <v>26.397</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="11">
         <v>26.165</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="11">
         <v>0.232</v>
       </c>
     </row>
     <row r="11" spans="1:5" customHeight="1" ht="24">
-      <c r="A11" s="2">
+      <c r="A11" s="5">
         <v>46239.0</v>
       </c>
-      <c r="B11" s="2">
+      <c r="B11" s="5">
         <v>46239.0</v>
       </c>
-      <c r="C11" s="1">
+      <c r="C11" s="8">
         <v>13.556</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D11" s="8">
         <v>13.556</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E11" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:5" customHeight="1" ht="24">
-      <c r="A12" s="9">
+      <c r="A12" s="10">
         <v>46240.0</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="10">
         <v>46240.0</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="11">
         <v>27.42600000000001</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="11">
         <v>27.057000000000009</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="11">
         <v>0.369</v>
       </c>
     </row>
     <row r="13" spans="1:5" customHeight="1" ht="24">
-      <c r="A13" s="2">
+      <c r="A13" s="5">
         <v>46241.0</v>
       </c>
-      <c r="B13" s="2">
+      <c r="B13" s="5">
         <v>46241.0</v>
       </c>
-      <c r="C13" s="1">
+      <c r="C13" s="8">
         <v>14.624</v>
       </c>
-      <c r="D13" s="1">
+      <c r="D13" s="8">
         <v>14.624</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E13" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:5" customHeight="1" ht="24">
-      <c r="A14" s="9">
+      <c r="A14" s="10">
         <v>46242.0</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="10">
         <v>46242.0</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="11">
         <v>28.448</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="11">
         <v>28.035999999999998</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="11">
         <v>0.412</v>
       </c>
     </row>
     <row r="15" spans="1:5" customHeight="1" ht="24">
-      <c r="A15" s="2">
+      <c r="A15" s="5">
         <v>46243.0</v>
       </c>
-      <c r="B15" s="2">
+      <c r="B15" s="5">
         <v>46243.0</v>
       </c>
-      <c r="C15" s="1">
+      <c r="C15" s="8">
         <v>15.684</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D15" s="8">
         <v>15.684</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E15" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:5" customHeight="1" ht="24">
-      <c r="A16" s="9">
+      <c r="A16" s="10">
         <v>46244.0</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="10">
         <v>46244.0</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="11">
         <v>29.452</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="11">
         <v>28.84</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="11">
         <v>0.612</v>
       </c>
     </row>
     <row r="17" spans="1:5" customHeight="1" ht="24">
-      <c r="A17" s="2">
+      <c r="A17" s="5">
         <v>46245.0</v>
       </c>
-      <c r="B17" s="2">
+      <c r="B17" s="5">
         <v>46245.0</v>
       </c>
-      <c r="C17" s="1">
+      <c r="C17" s="8">
         <v>16.742</v>
       </c>
-      <c r="D17" s="1">
+      <c r="D17" s="8">
         <v>16.742</v>
       </c>
-      <c r="E17" s="1">
+      <c r="E17" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:5" customHeight="1" ht="24">
-      <c r="A18" s="9">
+      <c r="A18" s="10">
         <v>46246.0</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="10">
         <v>46246.0</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="11">
         <v>30.44</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="11">
         <v>29.48899999999999</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="11">
         <v>0.951</v>
       </c>
     </row>
     <row r="19" spans="1:5" customHeight="1" ht="24">
-      <c r="A19" s="2">
+      <c r="A19" s="5">
         <v>46247.0</v>
       </c>
-      <c r="B19" s="2">
+      <c r="B19" s="5">
         <v>46247.0</v>
       </c>
-      <c r="C19" s="1">
+      <c r="C19" s="8">
         <v>17.779</v>
       </c>
-      <c r="D19" s="1">
+      <c r="D19" s="8">
         <v>17.779</v>
       </c>
-      <c r="E19" s="1">
+      <c r="E19" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:5" customHeight="1" ht="24">
-      <c r="A20" s="9">
+      <c r="A20" s="10">
         <v>46248.0</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B20" s="10">
         <v>46248.0</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="11">
         <v>31.40900000000001</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="11">
         <v>30.022000000000009</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="11">
         <v>1.387</v>
       </c>
     </row>
     <row r="21" spans="1:5" customHeight="1" ht="24">
-      <c r="A21" s="2">
+      <c r="A21" s="5">
         <v>46249.0</v>
       </c>
-      <c r="B21" s="2">
+      <c r="B21" s="5">
         <v>46249.0</v>
       </c>
-      <c r="C21" s="1">
+      <c r="C21" s="8">
         <v>18.80399999999999</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D21" s="8">
         <v>18.80399999999999</v>
       </c>
-      <c r="E21" s="1">
+      <c r="E21" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:5" customHeight="1" ht="24">
-      <c r="A22" s="9">
+      <c r="A22" s="10">
         <v>46250.0</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B22" s="10">
         <v>46250.0</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="11">
         <v>32.372</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="11">
         <v>30.73</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="11">
         <v>1.642</v>
       </c>
     </row>
     <row r="23" spans="1:5" customHeight="1" ht="24">
-      <c r="A23" s="2">
+      <c r="A23" s="5">
         <v>46251.0</v>
       </c>
-      <c r="B23" s="2">
+      <c r="B23" s="5">
         <v>46251.0</v>
       </c>
-      <c r="C23" s="1">
+      <c r="C23" s="8">
         <v>19.824</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D23" s="8">
         <v>19.824</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E23" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:5" customHeight="1" ht="24">
-      <c r="A24" s="9">
+      <c r="A24" s="10">
         <v>46252.0</v>
       </c>
-      <c r="B24" s="9">
+      <c r="B24" s="10">
         <v>46252.0</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="11">
         <v>33.321</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="11">
         <v>31.48100000000001</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="11">
         <v>1.84</v>
       </c>
     </row>
     <row r="25" spans="1:5" customHeight="1" ht="24">
-      <c r="A25" s="2">
+      <c r="A25" s="5">
         <v>46253.0</v>
       </c>
-      <c r="B25" s="2">
+      <c r="B25" s="5">
         <v>46253.0</v>
       </c>
-      <c r="C25" s="1">
+      <c r="C25" s="8">
         <v>20.822</v>
       </c>
-      <c r="D25" s="1">
+      <c r="D25" s="8">
         <v>20.822</v>
       </c>
-      <c r="E25" s="1">
+      <c r="E25" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:5" customHeight="1" ht="24">
-      <c r="A26" s="9">
+      <c r="A26" s="10">
         <v>46254.0</v>
       </c>
-      <c r="B26" s="9">
+      <c r="B26" s="10">
         <v>46254.0</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="11">
         <v>34.253</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="11">
         <v>32.174</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="11">
         <v>2.079</v>
       </c>
     </row>
     <row r="27" spans="1:5" customHeight="1" ht="24">
-      <c r="A27" s="2">
+      <c r="A27" s="5">
         <v>46255.0</v>
       </c>
-      <c r="B27" s="2">
+      <c r="B27" s="5">
         <v>46255.0</v>
       </c>
-      <c r="C27" s="1">
+      <c r="C27" s="8">
         <v>21.808</v>
       </c>
-      <c r="D27" s="1">
+      <c r="D27" s="8">
         <v>21.808</v>
       </c>
-      <c r="E27" s="1">
+      <c r="E27" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:5" customHeight="1" ht="24">
-      <c r="A28" s="9">
+      <c r="A28" s="10">
         <v>46256.0</v>
       </c>
-      <c r="B28" s="9">
+      <c r="B28" s="10">
         <v>46256.0</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="11">
         <v>35.16499999999999</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="11">
         <v>32.461</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="11">
         <v>2.704</v>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="1" ht="24">
-      <c r="A29" s="2">
+      <c r="A29" s="5">
         <v>46257.0</v>
       </c>
-      <c r="B29" s="2">
+      <c r="B29" s="5">
         <v>46257.0</v>
       </c>
-      <c r="C29" s="1">
+      <c r="C29" s="8">
         <v>22.78100000000001</v>
       </c>
-      <c r="D29" s="1">
+      <c r="D29" s="8">
         <v>22.78100000000001</v>
       </c>
-      <c r="E29" s="1">
+      <c r="E29" s="8">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:5" customHeight="1" ht="24">
-      <c r="A30" s="9">
+      <c r="A30" s="10">
         <v>46258.0</v>
       </c>
-      <c r="B30" s="9">
+      <c r="B30" s="10">
         <v>46258.0</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="11">
         <v>36.059999999999995</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="11">
         <v>32.702</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="11">
         <v>3.358</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="1" ht="24">
-      <c r="A31" s="2">
+      <c r="A31" s="5">
         <v>46259.0</v>
       </c>
-      <c r="B31" s="2">
+      <c r="B31" s="5">
         <v>46259.0</v>
       </c>
-      <c r="C31" s="1">
+      <c r="C31" s="8">
         <v>23.738</v>
       </c>
-      <c r="D31" s="1">
+      <c r="D31" s="8">
         <v>23.73699999999999</v>
       </c>
-      <c r="E31" s="1">
+      <c r="E31" s="8">
         <v>0.001</v>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="1" ht="24">
-      <c r="A32" s="9">
+      <c r="A32" s="10">
         <v>46260.0</v>
       </c>
-      <c r="B32" s="9">
+      <c r="B32" s="10">
         <v>46260.0</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="11">
         <v>11.48</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="11">
         <v>11.48</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="1" ht="24">
-      <c r="A33" s="2">
+      <c r="A33" s="5">
         <v>46261.0</v>
       </c>
-      <c r="B33" s="2">
+      <c r="B33" s="5">
         <v>46261.0</v>
       </c>
-      <c r="C33" s="1">
+      <c r="C33" s="8">
         <v>24.68</v>
       </c>
-      <c r="D33" s="1">
+      <c r="D33" s="8">
         <v>24.651</v>
       </c>
-      <c r="E33" s="1">
+      <c r="E33" s="8">
         <v>0.029</v>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="1" ht="24">
-      <c r="A34" s="9">
+      <c r="A34" s="10">
         <v>46262.0</v>
       </c>
-      <c r="B34" s="9">
+      <c r="B34" s="10">
         <v>46262.0</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="11">
         <v>12.48799999999999</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="11">
         <v>12.48799999999999</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:5" customHeight="1" ht="24">
-      <c r="A35" s="2">
+      <c r="A35" s="5">
         <v>46263.0</v>
       </c>
-      <c r="B35" s="2">
+      <c r="B35" s="5">
         <v>46263.0</v>
       </c>
-      <c r="C35" s="1">
+      <c r="C35" s="8">
         <v>25.604</v>
       </c>
-      <c r="D35" s="1">
+      <c r="D35" s="8">
         <v>25.589</v>
       </c>
-      <c r="E35" s="1">
+      <c r="E35" s="8">
         <v>0.015</v>
       </c>
     </row>
     <row r="36" spans="1:5" customHeight="1" ht="24">
-      <c r="A36" s="9">
+      <c r="A36" s="10">
         <v>46264.0</v>
       </c>
-      <c r="B36" s="9">
+      <c r="B36" s="10">
         <v>46264.0</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="11">
         <v>13.476</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="11">
         <v>13.476</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E36" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:5" customHeight="1" ht="24">
-      <c r="A37" s="2">
+      <c r="A37" s="5">
         <v>46265.0</v>
       </c>
-      <c r="B37" s="2">
+      <c r="B37" s="5">
         <v>46265.0</v>
       </c>
-      <c r="C37" s="1">
+      <c r="C37" s="8">
         <v>26.52</v>
       </c>
-      <c r="D37" s="1">
+      <c r="D37" s="8">
         <v>26.447</v>
       </c>
-      <c r="E37" s="1">
+      <c r="E37" s="8">
         <v>0.073</v>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="1" ht="28">
       <c r="A38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="6"/>
-      <c r="C38" s="7">
+      <c r="C38" s="9">
         <f>SUM(C7:C37)</f>
         <v>714.34299999999985</v>
       </c>
-      <c r="D38" s="7">
+      <c r="D38" s="9">
         <f>SUM(D7:D37)</f>
         <v>698.54999999999995</v>
       </c>
-      <c r="E38" s="7">
+      <c r="E38" s="9">
         <f>SUM(E7:E37)</f>
         <v>15.793</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A6:E37"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A38:B38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>